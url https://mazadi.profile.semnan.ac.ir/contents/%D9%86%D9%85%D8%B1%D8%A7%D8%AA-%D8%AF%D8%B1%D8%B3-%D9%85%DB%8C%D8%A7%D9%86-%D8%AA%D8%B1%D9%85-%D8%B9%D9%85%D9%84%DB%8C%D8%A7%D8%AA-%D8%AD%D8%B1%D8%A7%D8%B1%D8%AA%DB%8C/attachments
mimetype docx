--- v0 (2025-12-05)
+++ v1 (2026-08-02)
@@ -1,1366 +1,1398 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w:rsidR="006A52D9" w:rsidRDefault="00144F36" w:rsidP="00144F36">
+    <w:p w:rsidR="006A52D9" w:rsidRDefault="00C176EE" w:rsidP="00C176EE">
       <w:pPr>
         <w:bidi/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="B Titr"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00144F36">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:cs="B Titr" w:hint="cs"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>نمرات میان ترم درس عملیات حرارتی ابان 1404 از 13 نمره</w:t>
+        <w:t xml:space="preserve"> نمرات امتحان میانترم</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="2540" w:type="dxa"/>
-        <w:jc w:val="center"/>
+        <w:tblW w:w="2942" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2001"/>
-        <w:gridCol w:w="1000"/>
+        <w:gridCol w:w="1860"/>
+        <w:gridCol w:w="1082"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00144F36" w:rsidRPr="00144F36" w:rsidTr="00144F36">
+      <w:tr w:rsidR="00C176EE" w:rsidRPr="00C176EE" w:rsidTr="00C176EE">
         <w:trPr>
           <w:trHeight w:val="288"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1540" w:type="dxa"/>
-[...65 lines deleted...]
-              <w:t>6.5</w:t>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C176EE" w:rsidRPr="00C176EE" w:rsidRDefault="00C176EE" w:rsidP="00C176EE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1082" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C176EE" w:rsidRPr="00C176EE" w:rsidRDefault="00C176EE" w:rsidP="00C176EE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C176EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>mid(7.46)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00144F36" w:rsidRPr="00144F36" w:rsidTr="00144F36">
+      <w:tr w:rsidR="00C176EE" w:rsidRPr="00C176EE" w:rsidTr="00C176EE">
         <w:trPr>
           <w:trHeight w:val="288"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1540" w:type="dxa"/>
-[...66 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C176EE" w:rsidRPr="00C176EE" w:rsidRDefault="00C176EE" w:rsidP="00C176EE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C176EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>40112182004</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1082" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C176EE" w:rsidRPr="00C176EE" w:rsidRDefault="00C176EE" w:rsidP="00C176EE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C176EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00144F36" w:rsidRPr="00144F36" w:rsidTr="00144F36">
+      <w:tr w:rsidR="00C176EE" w:rsidRPr="00C176EE" w:rsidTr="00C176EE">
         <w:trPr>
           <w:trHeight w:val="288"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1540" w:type="dxa"/>
-[...65 lines deleted...]
-              <w:t>9</w:t>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C176EE" w:rsidRPr="00C176EE" w:rsidRDefault="00C176EE" w:rsidP="00C176EE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C176EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>40111182016</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1082" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C176EE" w:rsidRPr="00C176EE" w:rsidRDefault="00C176EE" w:rsidP="00C176EE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C176EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>2.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00144F36" w:rsidRPr="00144F36" w:rsidTr="00144F36">
+      <w:tr w:rsidR="00C176EE" w:rsidRPr="00C176EE" w:rsidTr="00C176EE">
         <w:trPr>
           <w:trHeight w:val="288"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1540" w:type="dxa"/>
-[...70 lines deleted...]
-        <w:bookmarkEnd w:id="0"/>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C176EE" w:rsidRPr="00C176EE" w:rsidRDefault="00C176EE" w:rsidP="00C176EE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C176EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>40112182010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1082" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C176EE" w:rsidRPr="00C176EE" w:rsidRDefault="00C176EE" w:rsidP="00C176EE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C176EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>1.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00144F36" w:rsidRPr="00144F36" w:rsidTr="00144F36">
+      <w:tr w:rsidR="00C176EE" w:rsidRPr="00C176EE" w:rsidTr="00C176EE">
         <w:trPr>
           <w:trHeight w:val="288"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1540" w:type="dxa"/>
-[...65 lines deleted...]
-              <w:t>7.75</w:t>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C176EE" w:rsidRPr="00C176EE" w:rsidRDefault="00C176EE" w:rsidP="00C176EE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C176EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>40112182012</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1082" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C176EE" w:rsidRPr="00C176EE" w:rsidRDefault="00C176EE" w:rsidP="00C176EE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C176EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00144F36" w:rsidRPr="00144F36" w:rsidTr="00144F36">
+      <w:tr w:rsidR="00C176EE" w:rsidRPr="00C176EE" w:rsidTr="00C176EE">
         <w:trPr>
           <w:trHeight w:val="288"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1540" w:type="dxa"/>
-[...65 lines deleted...]
-              <w:t>9.5</w:t>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C176EE" w:rsidRPr="00C176EE" w:rsidRDefault="00C176EE" w:rsidP="00C176EE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C176EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>40011182022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1082" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C176EE" w:rsidRPr="00C176EE" w:rsidRDefault="00C176EE" w:rsidP="00C176EE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C176EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>5.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00144F36" w:rsidRPr="00144F36" w:rsidTr="00144F36">
+      <w:tr w:rsidR="00C176EE" w:rsidRPr="00C176EE" w:rsidTr="00C176EE">
         <w:trPr>
           <w:trHeight w:val="288"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1540" w:type="dxa"/>
-[...65 lines deleted...]
-              <w:t>8.25</w:t>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C176EE" w:rsidRPr="00C176EE" w:rsidRDefault="00C176EE" w:rsidP="00C176EE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C176EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>40212182014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1082" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C176EE" w:rsidRPr="00C176EE" w:rsidRDefault="00C176EE" w:rsidP="00C176EE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C176EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>5.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00144F36" w:rsidRPr="00144F36" w:rsidTr="00144F36">
+      <w:tr w:rsidR="00C176EE" w:rsidRPr="00C176EE" w:rsidTr="00C176EE">
         <w:trPr>
           <w:trHeight w:val="288"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1540" w:type="dxa"/>
-[...65 lines deleted...]
-              <w:t>6.75</w:t>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C176EE" w:rsidRPr="00C176EE" w:rsidRDefault="00C176EE" w:rsidP="00C176EE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C176EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>40211182030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1082" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C176EE" w:rsidRPr="00C176EE" w:rsidRDefault="00C176EE" w:rsidP="00C176EE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C176EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>2.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00144F36" w:rsidRPr="00144F36" w:rsidTr="00144F36">
+      <w:tr w:rsidR="00C176EE" w:rsidRPr="00C176EE" w:rsidTr="00C176EE">
         <w:trPr>
           <w:trHeight w:val="288"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1540" w:type="dxa"/>
-[...65 lines deleted...]
-              <w:t>7.5</w:t>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C176EE" w:rsidRPr="00C176EE" w:rsidRDefault="00C176EE" w:rsidP="00C176EE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C176EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>40211182032</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1082" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C176EE" w:rsidRPr="00C176EE" w:rsidRDefault="00C176EE" w:rsidP="00C176EE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C176EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>5.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00144F36" w:rsidRPr="00144F36" w:rsidTr="00144F36">
+      <w:tr w:rsidR="00C176EE" w:rsidRPr="00C176EE" w:rsidTr="00C176EE">
         <w:trPr>
           <w:trHeight w:val="288"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1540" w:type="dxa"/>
-[...65 lines deleted...]
-              <w:t>7.75</w:t>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C176EE" w:rsidRPr="00C176EE" w:rsidRDefault="00C176EE" w:rsidP="00C176EE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C176EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>40211182034</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1082" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C176EE" w:rsidRPr="00C176EE" w:rsidRDefault="00C176EE" w:rsidP="00C176EE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C176EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>4.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00144F36" w:rsidRPr="00144F36" w:rsidTr="00144F36">
+      <w:tr w:rsidR="00C176EE" w:rsidRPr="00C176EE" w:rsidTr="00C176EE">
         <w:trPr>
           <w:trHeight w:val="288"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1540" w:type="dxa"/>
-[...65 lines deleted...]
-              <w:t>7.5</w:t>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C176EE" w:rsidRPr="00C176EE" w:rsidRDefault="00C176EE" w:rsidP="00C176EE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C176EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>40211182036</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1082" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C176EE" w:rsidRPr="00C176EE" w:rsidRDefault="00C176EE" w:rsidP="00C176EE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C176EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>5.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00144F36" w:rsidRPr="00144F36" w:rsidTr="00144F36">
+      <w:tr w:rsidR="00C176EE" w:rsidRPr="00C176EE" w:rsidTr="00C176EE">
         <w:trPr>
           <w:trHeight w:val="288"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1540" w:type="dxa"/>
-[...65 lines deleted...]
-              <w:t>9</w:t>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C176EE" w:rsidRPr="00C176EE" w:rsidRDefault="00C176EE" w:rsidP="00C176EE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C176EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>40212182024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1082" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C176EE" w:rsidRPr="00C176EE" w:rsidRDefault="00C176EE" w:rsidP="00C176EE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C176EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>2.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00144F36" w:rsidRPr="00144F36" w:rsidTr="00144F36">
+      <w:tr w:rsidR="00C176EE" w:rsidRPr="00C176EE" w:rsidTr="00C176EE">
         <w:trPr>
           <w:trHeight w:val="288"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1540" w:type="dxa"/>
-[...65 lines deleted...]
-              <w:t>5.5</w:t>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C176EE" w:rsidRPr="00C176EE" w:rsidRDefault="00C176EE" w:rsidP="00C176EE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C176EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>40211182047</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1082" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C176EE" w:rsidRPr="00C176EE" w:rsidRDefault="00C176EE" w:rsidP="00C176EE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C176EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>5.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00144F36" w:rsidRPr="00144F36" w:rsidTr="00144F36">
+      <w:tr w:rsidR="00C176EE" w:rsidRPr="00C176EE" w:rsidTr="00C176EE">
         <w:trPr>
           <w:trHeight w:val="288"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1540" w:type="dxa"/>
-[...65 lines deleted...]
-              <w:t>5.75</w:t>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C176EE" w:rsidRPr="00C176EE" w:rsidRDefault="00C176EE" w:rsidP="00C176EE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C176EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>40111182045</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1082" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C176EE" w:rsidRPr="00C176EE" w:rsidRDefault="00C176EE" w:rsidP="00C176EE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C176EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>2.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00144F36" w:rsidRPr="00144F36" w:rsidTr="00144F36">
+      <w:tr w:rsidR="00C176EE" w:rsidRPr="00C176EE" w:rsidTr="00C176EE">
         <w:trPr>
           <w:trHeight w:val="288"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1540" w:type="dxa"/>
-[...66 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C176EE" w:rsidRPr="00C176EE" w:rsidRDefault="00C176EE" w:rsidP="00C176EE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C176EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>40211182052</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1082" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C176EE" w:rsidRPr="00C176EE" w:rsidRDefault="00C176EE" w:rsidP="00C176EE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C176EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>2.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C176EE" w:rsidRPr="00C176EE" w:rsidTr="00C176EE">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C176EE" w:rsidRPr="00C176EE" w:rsidRDefault="00C176EE" w:rsidP="00C176EE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C176EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>40111182056</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1082" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C176EE" w:rsidRPr="00C176EE" w:rsidRDefault="00C176EE" w:rsidP="00C176EE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C176EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>4.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C176EE" w:rsidRPr="00C176EE" w:rsidTr="00C176EE">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C176EE" w:rsidRPr="00C176EE" w:rsidRDefault="00C176EE" w:rsidP="00C176EE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C176EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>40111182063</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1082" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C176EE" w:rsidRPr="00C176EE" w:rsidRDefault="00C176EE" w:rsidP="00C176EE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C176EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>2.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C176EE" w:rsidRPr="00C176EE" w:rsidTr="00C176EE">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C176EE" w:rsidRPr="00C176EE" w:rsidRDefault="00C176EE" w:rsidP="00C176EE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1082" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C176EE" w:rsidRPr="00C176EE" w:rsidRDefault="00C176EE" w:rsidP="00C176EE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00144F36" w:rsidRPr="00144F36" w:rsidRDefault="00144F36" w:rsidP="00144F36">
+    <w:p w:rsidR="00C176EE" w:rsidRDefault="00C176EE">
       <w:pPr>
-        <w:bidi/>
-        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="B Titr" w:hint="cs"/>
-[...2 lines deleted...]
-          <w:rtl/>
+          <w:rFonts w:hint="cs"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00144F36" w:rsidRPr="00144F36">
+    <w:sectPr w:rsidR="00C176EE">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0000AFF" w:usb1="00007843" w:usb2="00000001" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="00007843" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="72"/>
+  <w:zoom w:percent="82"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="003F5545"/>
-    <w:rsid w:val="00144F36"/>
+    <w:rsidRoot w:val="00D1565F"/>
     <w:rsid w:val="003E4F99"/>
-    <w:rsid w:val="003F5545"/>
     <w:rsid w:val="004F3DFB"/>
     <w:rsid w:val="006A52D9"/>
-    <w:rsid w:val="006D6197"/>
     <w:rsid w:val="00AF54D9"/>
+    <w:rsid w:val="00C176EE"/>
+    <w:rsid w:val="00D1565F"/>
     <w:rsid w:val="00E44206"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{E6EBF5B5-9D18-4AB9-B980-4CA94A730709}"/>
+  <w15:docId w15:val="{0049103E-1C17-4E29-9BBA-E0056D24A491}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1747,65 +1779,66 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:divs>
-    <w:div w:id="1604419527">
+    <w:div w:id="1454982667">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
@@ -2036,54 +2069,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>46</Words>
-  <Characters>264</Characters>
+  <Words>45</Words>
+  <Characters>261</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>2</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>309</CharactersWithSpaces>
+  <CharactersWithSpaces>305</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Asus</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>